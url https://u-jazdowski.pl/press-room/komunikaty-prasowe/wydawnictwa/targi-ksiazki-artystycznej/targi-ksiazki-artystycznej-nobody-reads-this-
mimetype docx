--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -6,346 +6,408 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="069EA4FA" w14:textId="1F15E59F" w:rsidR="00495541" w:rsidRPr="00481862" w:rsidRDefault="00495541" w:rsidP="00495541">
+    <w:p w14:paraId="069EA4FA" w14:textId="5FE71B4E" w:rsidR="00495541" w:rsidRPr="00481862" w:rsidRDefault="00495541" w:rsidP="00495541">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00481862">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330AC8">
         <w:t>Nobody</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00481862">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330AC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00481862">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330AC8">
         <w:t>Reads</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00481862">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330AC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00481862">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00330AC8">
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00481862">
         <w:t xml:space="preserve"> – pierwsze</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00330AC8">
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="00481862">
-        <w:t>Targi Książk</w:t>
+        <w:t xml:space="preserve">argi </w:t>
+      </w:r>
+      <w:r w:rsidR="00330AC8">
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481862">
+        <w:t>siążk</w:t>
       </w:r>
       <w:r>
-        <w:t>i Artystycznej w Centrum Sztuki Współczesnej Zamek Ujazdowski</w:t>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00330AC8">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rtystycznej w Centrum Sztuki Współczesnej Zamek Ujazdowski</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D24CC62" w14:textId="5281187E" w:rsidR="00495541" w:rsidRDefault="00495541" w:rsidP="00495541">
+    <w:p w14:paraId="4D24CC62" w14:textId="3E4669FD" w:rsidR="00495541" w:rsidRDefault="00495541" w:rsidP="00495541">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>Targi Książki Artystycznej</w:t>
+        <w:t xml:space="preserve">Targi </w:t>
+      </w:r>
+      <w:r w:rsidR="00330AC8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siążki </w:t>
+      </w:r>
+      <w:r w:rsidR="00330AC8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>rtystycznej</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D145FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>od teraz zyskują swoje stałe miejsce w Centrum Sztuki Współczesnej Zamek Ujazdowski.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006164DE">
+      <w:r w:rsidRPr="00330AC8">
         <w:rPr>
-          <w:i/>
-          <w:iCs w:val="0"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Nobody</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006164DE">
+      <w:r w:rsidRPr="00330AC8">
         <w:rPr>
-          <w:i/>
-          <w:iCs w:val="0"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006164DE">
+      <w:r w:rsidRPr="00330AC8">
         <w:rPr>
-          <w:i/>
-          <w:iCs w:val="0"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Reads</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00330AC8">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00330AC8">
+        <w:rPr>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D145FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>to wydarzenie tworzone z myślą o środowisku artystycznym</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D145FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> wydawniczym i projektowym – potrzebie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">przestrzeni </w:t>
       </w:r>
       <w:r w:rsidRPr="00D145FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Roboto"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>do regularnych spotkań, wymiany doświadczeń i prezentacji twórczości w formie książkowej. Targi odbędą się w pierwszym tygodniu grudnia – 6–7/12/2025.</w:t>
+        <w:t xml:space="preserve">do regularnych spotkań, wymiany doświadczeń </w:t>
+      </w:r>
+      <w:r w:rsidR="00330AC8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D145FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Roboto"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>i prezentacji twórczości w formie książkowej. Targi odbędą się w pierwszym tygodniu grudnia – 6–7/12/2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702CB881" w14:textId="2B052E40" w:rsidR="00495541" w:rsidRDefault="00495541" w:rsidP="00495541">
       <w:r>
         <w:t xml:space="preserve">Centrum Sztuki Współczesnej otwiera się dla miłośników i miłośniczek druku, kolekcjonerów i kolekcjonerek, ale również dla wszystkich osób, które dopiero odkrywają różnorodność sceny wydawniczej lub szukają wyjątkowego prezentu pod choinkę. W czasach cyfrowego nadmiaru to też okazja, żeby skupić się na osobistym, namacalnym doświadczeniu obcowania z książką. Targi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330AC8">
         <w:rPr>
-          <w:i/>
+          <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Nobody</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330AC8">
         <w:rPr>
-          <w:i/>
+          <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330AC8">
         <w:rPr>
-          <w:i/>
+          <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Reads</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00330AC8">
         <w:rPr>
-          <w:i/>
+          <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00330AC8">
         <w:rPr>
-          <w:i/>
+          <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> to wreszcie przestrzeń spotkania wydawców, projektantów, artystów – okazja do rozmowy i wymiany doświadczeń. W programie znajdą się spotkania oraz warsztaty ukierunkowane na rozwijanie umiejętności praktycznych i zachęcające do własnych wydawniczych eksperymentów. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EAF14DC" w14:textId="77777777" w:rsidR="00495541" w:rsidRDefault="00495541" w:rsidP="00495541">
       <w:r>
         <w:t>Wydarzenie otworzy nowy rozdział w działalności Centrum Sztuki Współczesnej Zamek Ujazdowski – miejsca, które tworzy warunki rozwoju sztuki współczesnej we wszystkich jej przejawach. Książka jest jednym z obszarów jego zainteresowania – nie tylko jako medium prezentacji twórczości artystów i artystek, ale i osobna dziedzina projektowania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC0409F" w14:textId="77777777" w:rsidR="00495541" w:rsidRDefault="00495541" w:rsidP="00495541">
       <w:r>
         <w:t>Targi to pierwszy krok w budowan</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_41"/>
           <w:id w:val="-427517922"/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>iu</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> społeczności wokół praktyk wydawniczych. Niebawem w Zamku Ujazdowskim zostanie otwarta nowa księgarnia artystyczna. W przestrzeni zaprojektowanej przez architekta Macieja Siudę i artystkę wizualną Katarzynę Przezwańską prezentowane będą książki artystyczne i fotograficzne. Wiosną na zamkowym dziedzińcu odbędzie się kolejna edycja targów książki artystycznej, które będą miały międzynarodowy charakter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="737BE19C" w14:textId="74C67C8B" w:rsidR="00495541" w:rsidRDefault="00495541" w:rsidP="00495541">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kontakt dla wystawców i wystawczyń: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="005000A5">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>targi@u-jazdowski.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78730FA3" w14:textId="77777777" w:rsidR="00495541" w:rsidRDefault="00495541" w:rsidP="00495541">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73688D34" w14:textId="10F75AE4" w:rsidR="00495541" w:rsidRDefault="00495541" w:rsidP="00495541">
+    <w:p w14:paraId="73688D34" w14:textId="2B7B32E7" w:rsidR="00495541" w:rsidRDefault="00330AC8" w:rsidP="00495541">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Targi Książki Artystycznej</w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00495541">
+        <w:t xml:space="preserve">argi </w:t>
       </w:r>
       <w:r>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00495541">
+        <w:t xml:space="preserve">siążki </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00495541">
+        <w:t>rtystycznej</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nobody</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Reads</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> This</w:t>
+      </w:r>
+      <w:r w:rsidR="00495541">
         <w:br/>
         <w:t>06—07/12/2025, 11:00—19:00</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00495541">
         <w:br/>
         <w:t>Centrum Sztuki Współczesnej Zamek Ujazdowski</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00495541">
         <w:br/>
         <w:t>Jazdów 2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00495541">
         <w:br/>
         <w:t>00-467 Warszawa</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00495541">
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r>
+        <w:r w:rsidR="00495541">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.u-jazdowski.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B923784" w14:textId="6D116ADF" w:rsidR="00495541" w:rsidRDefault="00495541" w:rsidP="00495541">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Wstęp wolny</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EAA0ABC" w14:textId="77777777" w:rsidR="00D711BF" w:rsidRPr="00E73156" w:rsidRDefault="00D711BF" w:rsidP="0090002D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15BF9595" w14:textId="2B21F19E" w:rsidR="009D166F" w:rsidRPr="00E73156" w:rsidRDefault="009D166F" w:rsidP="00495541">
       <w:pPr>
         <w:pStyle w:val="Podtytu"/>
       </w:pPr>
@@ -494,197 +556,196 @@
       <w:pPr>
         <w:pStyle w:val="Podtytu"/>
       </w:pPr>
       <w:r w:rsidRPr="00E73156">
         <w:t xml:space="preserve">Kontakt </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidRPr="00495541">
         <w:t>sprawie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> udziału w targach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61016918" w14:textId="0DDA405C" w:rsidR="00495541" w:rsidRPr="00E73156" w:rsidRDefault="00495541" w:rsidP="00495541">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
       </w:pPr>
       <w:r>
         <w:t>Arletta Wojtala</w:t>
       </w:r>
       <w:r w:rsidR="009E5A0C">
         <w:br/>
-      </w:r>
-      <w:r w:rsidR="009E5A0C">
         <w:t>Sabina Winkler-Sokołowska</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Centrum Sztuki Współczesnej Zamek Ujazdowski</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="005000A5">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>targi@u-jazdowski.pl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00495541" w:rsidRPr="00E73156" w:rsidSect="00646AE8">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1259" w:right="2478" w:bottom="1797" w:left="697" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7335D338" w14:textId="77777777" w:rsidR="00437F47" w:rsidRDefault="00437F47" w:rsidP="00295A47">
+    <w:p w14:paraId="0463FC58" w14:textId="77777777" w:rsidR="006E4B99" w:rsidRDefault="006E4B99" w:rsidP="00295A47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D22131C" w14:textId="77777777" w:rsidR="00437F47" w:rsidRDefault="00437F47" w:rsidP="00295A47">
+    <w:p w14:paraId="14090B7A" w14:textId="77777777" w:rsidR="006E4B99" w:rsidRDefault="006E4B99" w:rsidP="00295A47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marr Sans Medium">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18087147" w14:textId="77777777" w:rsidR="001050AD" w:rsidRDefault="001050AD" w:rsidP="0036123A">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:left="-697"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -717,58 +778,58 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4320000" cy="1069238"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F6B164A" w14:textId="77777777" w:rsidR="00437F47" w:rsidRDefault="00437F47" w:rsidP="00295A47">
+    <w:p w14:paraId="744A1DB6" w14:textId="77777777" w:rsidR="006E4B99" w:rsidRDefault="006E4B99" w:rsidP="00295A47">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2196E5DE" w14:textId="77777777" w:rsidR="00437F47" w:rsidRDefault="00437F47" w:rsidP="00295A47">
+    <w:p w14:paraId="17DB7B07" w14:textId="77777777" w:rsidR="006E4B99" w:rsidRDefault="006E4B99" w:rsidP="00295A47">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1288BB0B" w14:textId="77777777" w:rsidR="001050AD" w:rsidRDefault="001050AD" w:rsidP="0036123A">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:ind w:left="-697"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6487A148" wp14:editId="424343E9">
           <wp:extent cx="4388906" cy="731484"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="29" name="Obraz 29"/>
           <wp:cNvGraphicFramePr>
@@ -3771,52 +3832,52 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1865558988">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1980650843">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1360929089">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="185943072">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="256256976">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1899895580">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B626FF"/>
     <w:rsid w:val="00000A2A"/>
@@ -3929,50 +3990,51 @@
     <w:rsid w:val="00263D22"/>
     <w:rsid w:val="002676D4"/>
     <w:rsid w:val="00274C16"/>
     <w:rsid w:val="00275E1A"/>
     <w:rsid w:val="00293376"/>
     <w:rsid w:val="00295A47"/>
     <w:rsid w:val="002A2A59"/>
     <w:rsid w:val="002A53A9"/>
     <w:rsid w:val="002A7AC4"/>
     <w:rsid w:val="002B60A2"/>
     <w:rsid w:val="002B6331"/>
     <w:rsid w:val="002B7CFC"/>
     <w:rsid w:val="002D5F92"/>
     <w:rsid w:val="002D687B"/>
     <w:rsid w:val="002E3535"/>
     <w:rsid w:val="002E3ECF"/>
     <w:rsid w:val="002E6C73"/>
     <w:rsid w:val="002E7793"/>
     <w:rsid w:val="002F1CE0"/>
     <w:rsid w:val="002F2734"/>
     <w:rsid w:val="003029EC"/>
     <w:rsid w:val="003103C3"/>
     <w:rsid w:val="003130A9"/>
     <w:rsid w:val="00316E7A"/>
     <w:rsid w:val="00324CB7"/>
+    <w:rsid w:val="00330AC8"/>
     <w:rsid w:val="00331A01"/>
     <w:rsid w:val="00342883"/>
     <w:rsid w:val="00344185"/>
     <w:rsid w:val="00353586"/>
     <w:rsid w:val="003536BA"/>
     <w:rsid w:val="003550BC"/>
     <w:rsid w:val="0035544B"/>
     <w:rsid w:val="0036123A"/>
     <w:rsid w:val="0036183C"/>
     <w:rsid w:val="00361BB1"/>
     <w:rsid w:val="00363E40"/>
     <w:rsid w:val="00374417"/>
     <w:rsid w:val="00381BE2"/>
     <w:rsid w:val="00385100"/>
     <w:rsid w:val="003A075D"/>
     <w:rsid w:val="003A259D"/>
     <w:rsid w:val="003A2B95"/>
     <w:rsid w:val="003A4B9C"/>
     <w:rsid w:val="003A7D5C"/>
     <w:rsid w:val="003B135D"/>
     <w:rsid w:val="003B3936"/>
     <w:rsid w:val="003B4B4E"/>
     <w:rsid w:val="003C1542"/>
     <w:rsid w:val="003C32FC"/>
     <w:rsid w:val="003C3393"/>
@@ -4048,72 +4110,74 @@
     <w:rsid w:val="00611601"/>
     <w:rsid w:val="006201F2"/>
     <w:rsid w:val="0063228F"/>
     <w:rsid w:val="00632C92"/>
     <w:rsid w:val="00632D78"/>
     <w:rsid w:val="00635E1C"/>
     <w:rsid w:val="0063712F"/>
     <w:rsid w:val="00646AE8"/>
     <w:rsid w:val="006501F0"/>
     <w:rsid w:val="00653919"/>
     <w:rsid w:val="00655F21"/>
     <w:rsid w:val="006617D8"/>
     <w:rsid w:val="006725F6"/>
     <w:rsid w:val="00681649"/>
     <w:rsid w:val="006835B5"/>
     <w:rsid w:val="006859E8"/>
     <w:rsid w:val="00695E39"/>
     <w:rsid w:val="006B71CE"/>
     <w:rsid w:val="006C0017"/>
     <w:rsid w:val="006C5485"/>
     <w:rsid w:val="006C5FD6"/>
     <w:rsid w:val="006E1A38"/>
     <w:rsid w:val="006E2112"/>
     <w:rsid w:val="006E2360"/>
     <w:rsid w:val="006E3C8D"/>
+    <w:rsid w:val="006E4B99"/>
     <w:rsid w:val="006F52E4"/>
     <w:rsid w:val="006F5F56"/>
     <w:rsid w:val="006F7E50"/>
     <w:rsid w:val="007109FE"/>
     <w:rsid w:val="00721DD1"/>
     <w:rsid w:val="00725454"/>
     <w:rsid w:val="00725DEF"/>
     <w:rsid w:val="00736BA5"/>
     <w:rsid w:val="00737A42"/>
     <w:rsid w:val="00740DEA"/>
     <w:rsid w:val="007411AB"/>
     <w:rsid w:val="00752F6C"/>
     <w:rsid w:val="007543DD"/>
     <w:rsid w:val="00755D83"/>
     <w:rsid w:val="00757852"/>
     <w:rsid w:val="00763C90"/>
     <w:rsid w:val="007649A7"/>
     <w:rsid w:val="00766CB3"/>
     <w:rsid w:val="007739B3"/>
     <w:rsid w:val="00775C61"/>
     <w:rsid w:val="00777914"/>
     <w:rsid w:val="0078638D"/>
+    <w:rsid w:val="00791D18"/>
     <w:rsid w:val="007A1E90"/>
     <w:rsid w:val="007A35F5"/>
     <w:rsid w:val="007B0849"/>
     <w:rsid w:val="007B5F59"/>
     <w:rsid w:val="007D1898"/>
     <w:rsid w:val="007D2835"/>
     <w:rsid w:val="007D48AE"/>
     <w:rsid w:val="007D4A03"/>
     <w:rsid w:val="007E07D2"/>
     <w:rsid w:val="00802E16"/>
     <w:rsid w:val="00805CFD"/>
     <w:rsid w:val="00810412"/>
     <w:rsid w:val="0081748F"/>
     <w:rsid w:val="00821412"/>
     <w:rsid w:val="00822EB4"/>
     <w:rsid w:val="008238D2"/>
     <w:rsid w:val="0082447F"/>
     <w:rsid w:val="008244A3"/>
     <w:rsid w:val="008328F7"/>
     <w:rsid w:val="0083302D"/>
     <w:rsid w:val="00840889"/>
     <w:rsid w:val="00842EFE"/>
     <w:rsid w:val="008442CF"/>
     <w:rsid w:val="0085205A"/>
     <w:rsid w:val="00852DF3"/>
@@ -6952,67 +7016,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DA7254A-F597-4E79-A35E-3E93D0A406A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>429</Words>
-  <Characters>2574</Characters>
+  <Words>431</Words>
+  <Characters>2591</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2998</CharactersWithSpaces>
+  <CharactersWithSpaces>3016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>mgorlas</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>